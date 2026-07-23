--- v0 (2026-05-03)
+++ v1 (2026-07-23)
@@ -1,77 +1,77 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w:rsidR="006D4534" w:rsidRDefault="00F22AB7" w:rsidP="006D4534">
+    <w:p w14:paraId="436D1259" w14:textId="77777777" w:rsidR="006D4534" w:rsidRDefault="00F22AB7" w:rsidP="006D4534">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:lang w:val="ro-RO"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:lang w:val="ro-RO"/>
         </w:rPr>
         <w:t>DECLARAȚIE</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="007B7048" w:rsidRPr="006D4534" w:rsidRDefault="007B7048" w:rsidP="006D4534">
+    <w:p w14:paraId="672A6659" w14:textId="77777777" w:rsidR="007B7048" w:rsidRPr="006D4534" w:rsidRDefault="007B7048" w:rsidP="006D4534">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:lang w:val="ro-RO"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="006D4534" w:rsidRDefault="006D4534" w:rsidP="006D4534">
+    <w:p w14:paraId="66911EDF" w14:textId="77777777" w:rsidR="006D4534" w:rsidRDefault="006D4534" w:rsidP="006D4534">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:lang w:val="ro-RO"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006D4534">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:lang w:val="ro-RO"/>
         </w:rPr>
         <w:t>privind conflictul de interese pentr</w:t>
       </w:r>
       <w:r w:rsidR="00B63DED">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:lang w:val="ro-RO"/>
         </w:rPr>
         <w:t xml:space="preserve">u </w:t>
       </w:r>
       <w:r w:rsidR="00F22AB7">
@@ -149,66 +149,65 @@
       <w:r w:rsidR="00F22AB7">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:lang w:val="ro-RO"/>
         </w:rPr>
         <w:t>terți</w:t>
       </w:r>
       <w:r w:rsidRPr="006D4534">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:lang w:val="ro-RO"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00F22AB7">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:lang w:val="ro-RO"/>
         </w:rPr>
         <w:t>susținători</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="007B7048" w:rsidRPr="006D4534" w:rsidRDefault="007B7048" w:rsidP="006D4534">
+    <w:p w14:paraId="0A37501D" w14:textId="77777777" w:rsidR="007B7048" w:rsidRPr="006D4534" w:rsidRDefault="007B7048" w:rsidP="006D4534">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:lang w:val="ro-RO"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="006D4534" w:rsidRPr="006D4534" w:rsidRDefault="006D4534" w:rsidP="006D4534">
-[...4 lines deleted...]
-          <w:b/>
+    <w:p w14:paraId="38D9F653" w14:textId="77777777" w:rsidR="006D4534" w:rsidRDefault="006D4534" w:rsidP="006D4534">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:val="ro-RO"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:lang w:val="ro-RO"/>
         </w:rPr>
         <w:t>1. Subsemn</w:t>
       </w:r>
       <w:r w:rsidR="00B63DED">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:lang w:val="ro-RO"/>
         </w:rPr>
         <w:t xml:space="preserve">atul </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:lang w:val="ro-RO"/>
         </w:rPr>
@@ -242,3791 +241,2965 @@
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:lang w:val="ro-RO"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="006D4534">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:val="ro-RO"/>
         </w:rPr>
         <w:t>(</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:val="ro-RO"/>
         </w:rPr>
         <w:t>ofertant</w:t>
       </w:r>
       <w:r w:rsidRPr="006D4534">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:val="ro-RO"/>
         </w:rPr>
-        <w:t xml:space="preserve">/candidat/ ofertant asociat/ subcontractant/ </w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="spellStart"/>
+        <w:t>/candidat/ ofertant asociat/ subcontractant/ tert</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:lang w:val="ro-RO"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:val="ro-RO"/>
+        </w:rPr>
+        <w:t>sustinator</w:t>
+      </w:r>
       <w:r w:rsidRPr="006D4534">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:val="ro-RO"/>
         </w:rPr>
-        <w:t>tert</w:t>
-[...5 lines deleted...]
-          <w:b/>
+        <w:t xml:space="preserve">), la procedura </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:val="ro-RO"/>
+        </w:rPr>
+        <w:t>având</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006D4534">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:val="ro-RO"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ca obiect</w:t>
+      </w:r>
+      <w:r w:rsidR="00B63DED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:val="ro-RO"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
-[...7 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:val="ro-RO"/>
+        </w:rPr>
+        <w:t>..............................................................</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:lang w:val="ro-RO"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
       <w:r w:rsidRPr="006D4534">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:val="ro-RO"/>
         </w:rPr>
-        <w:t xml:space="preserve">), la procedura </w:t>
-[...6 lines deleted...]
-        <w:t>având</w:t>
+        <w:t xml:space="preserve">in </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:val="ro-RO"/>
+        </w:rPr>
+        <w:t xml:space="preserve">temeiul art. </w:t>
       </w:r>
       <w:r w:rsidRPr="006D4534">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:val="ro-RO"/>
         </w:rPr>
-        <w:t xml:space="preserve"> ca obiect</w:t>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        <w:t>59 din</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
           <w:lang w:val="ro-RO"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r>
-[...9 lines deleted...]
-          <w:b/>
+      <w:r w:rsidRPr="006D4534">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:val="ro-RO"/>
+        </w:rPr>
+        <w:t>Legea 98/2016 privin</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:val="ro-RO"/>
+        </w:rPr>
+        <w:t>d achizitiile publice, declar pe</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006D4534">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:val="ro-RO"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> proprie raspundere, sub sanctinea falsului in declaratii si a excluderii din procedura de atribuire, ca nu ma incadrez in niciuna din situ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:val="ro-RO"/>
+        </w:rPr>
+        <w:t>atiil</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006D4534">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:val="ro-RO"/>
+        </w:rPr>
+        <w:t>e prevazute la art.60 din Lege cu priv</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:val="ro-RO"/>
+        </w:rPr>
+        <w:t>ire la conflictul de interese, c</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006D4534">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:val="ro-RO"/>
+        </w:rPr>
+        <w:t>um ar fi:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="11FD8AB6" w14:textId="47BAE012" w:rsidR="007C68FB" w:rsidRDefault="007C68FB" w:rsidP="007C68FB">
+      <w:pPr>
+        <w:pStyle w:val="paragraph"/>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="ro-RO"/>
+        </w:rPr>
+        <w:t xml:space="preserve">o Primar: </w:t>
+      </w:r>
+      <w:r w:rsidR="00E34CBF">
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="ro-RO"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ing.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="ro-RO"/>
+        </w:rPr>
+        <w:t>Istv</w:t>
+      </w:r>
+      <w:r w:rsidR="00E34CBF">
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="ro-RO"/>
+        </w:rPr>
+        <w:t>á</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="ro-RO"/>
+        </w:rPr>
+        <w:t>n B</w:t>
+      </w:r>
+      <w:r w:rsidR="00E34CBF">
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="ro-RO"/>
+        </w:rPr>
+        <w:t>á</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="ro-RO"/>
+        </w:rPr>
+        <w:t>nyai </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="46BF1B25" w14:textId="2144E3E5" w:rsidR="007C68FB" w:rsidRDefault="007C68FB" w:rsidP="007C68FB">
+      <w:pPr>
+        <w:pStyle w:val="paragraph"/>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="ro-RO"/>
+        </w:rPr>
+        <w:t>o Viceprimar: S</w:t>
+      </w:r>
+      <w:r w:rsidR="00E34CBF">
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="ro-RO"/>
+        </w:rPr>
+        <w:t>á</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="ro-RO"/>
+        </w:rPr>
+        <w:t>ndor Orb</w:t>
+      </w:r>
+      <w:r w:rsidR="00E34CBF">
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="ro-RO"/>
+        </w:rPr>
+        <w:t>á</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="ro-RO"/>
+        </w:rPr>
+        <w:t>n </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2C8128AB" w14:textId="50A31324" w:rsidR="007C68FB" w:rsidRDefault="007C68FB" w:rsidP="007C68FB">
+      <w:pPr>
+        <w:pStyle w:val="paragraph"/>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="ro-RO"/>
+        </w:rPr>
+        <w:t>o Secretar: Fanaragiu – Kuti Brigitta </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7201F3DF" w14:textId="1B221F40" w:rsidR="007C68FB" w:rsidRPr="00F653C7" w:rsidRDefault="007C68FB" w:rsidP="007C68FB">
+      <w:pPr>
+        <w:pStyle w:val="paragraph"/>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="ro-RO"/>
+        </w:rPr>
+        <w:t xml:space="preserve">o Consilier achiziții </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F653C7">
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="ro-RO"/>
+        </w:rPr>
+        <w:t>publice - Jakab Réka Rozália </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4FF5A45A" w14:textId="7D9B1A59" w:rsidR="007C68FB" w:rsidRDefault="44F1D16A" w:rsidP="7E2F309D">
+      <w:pPr>
+        <w:pStyle w:val="paragraph"/>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F653C7">
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="ro-RO"/>
+        </w:rPr>
+        <w:t>o Consilieri locali: Vasile Iacob, Catalin Ciotlaus, Antal – Janos Moldovan, Alexandru Gyorgy, Attila Nagy, Sandor – Lorand Gombos, Laura Petruța Moldovan, Sandor Acs, Dumitru Tatar, George Cristian Turcu, Blanka Demeter</w:t>
+      </w:r>
+      <w:r w:rsidR="003E0241" w:rsidRPr="00F653C7">
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="ro-RO"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidR="00F653C7" w:rsidRPr="00F653C7">
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="ro-RO"/>
+        </w:rPr>
+        <w:t>Ilie-Florin Bejan</w:t>
+      </w:r>
+      <w:r w:rsidR="00F653C7">
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:lang w:val="ro-RO"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
+    </w:p>
+    <w:p w14:paraId="1DAEF1BB" w14:textId="2AA0AF25" w:rsidR="007C68FB" w:rsidRDefault="007C68FB" w:rsidP="007C68FB">
+      <w:pPr>
+        <w:pStyle w:val="paragraph"/>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rStyle w:val="eop"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="C6C6C6"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="ro-RO"/>
+        </w:rPr>
+        <w:t>o Adminstrator - consultant – SC SIMPLEX EST OPTIMUM SRL: Borbala Parajdi </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="54FE60E4" w14:textId="77777777" w:rsidR="007C68FB" w:rsidRDefault="007C68FB" w:rsidP="007C68FB">
+      <w:pPr>
+        <w:pStyle w:val="paragraph"/>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="75ED1B94" w14:textId="77777777" w:rsidR="006D4534" w:rsidRPr="006D4534" w:rsidRDefault="006D4534" w:rsidP="006D4534">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:val="ro-RO"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:val="ro-RO"/>
+        </w:rPr>
+        <w:t xml:space="preserve">a) </w:t>
+      </w:r>
       <w:r w:rsidRPr="006D4534">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:val="ro-RO"/>
         </w:rPr>
-        <w:t xml:space="preserve">in </w:t>
-[...6 lines deleted...]
-        <w:t xml:space="preserve">temeiul art. </w:t>
+        <w:t xml:space="preserve"> participarea in procesul de verificare/evaluare a solicitarilor de participare/</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:val="ro-RO"/>
+        </w:rPr>
+        <w:t>ofertelor a persoanelor care deț</w:t>
       </w:r>
       <w:r w:rsidRPr="006D4534">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:val="ro-RO"/>
         </w:rPr>
-        <w:t>59 din</w:t>
-[...4 lines deleted...]
-          <w:b/>
+        <w:t>in parti sociale, parti de interes, actiuni din capitalul subscris al unuia dintre of</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:val="ro-RO"/>
+        </w:rPr>
+        <w:t>ertanti/candidati, terti sustină</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006D4534">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:val="ro-RO"/>
+        </w:rPr>
+        <w:t>tori sau subcontractanti propusi ori a persoa</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:val="ro-RO"/>
+        </w:rPr>
+        <w:t>nelor care fac parte din consili</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006D4534">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:val="ro-RO"/>
+        </w:rPr>
+        <w:t>ul de administratie/organul de con</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:val="ro-RO"/>
+        </w:rPr>
+        <w:t>ducere sau de supervizare a unui</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006D4534">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:val="ro-RO"/>
+        </w:rPr>
+        <w:t>a dintre of</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:val="ro-RO"/>
+        </w:rPr>
+        <w:t>ertanti/candidati, terti sustină</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006D4534">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:val="ro-RO"/>
+        </w:rPr>
+        <w:t>tori ori s</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:val="ro-RO"/>
+        </w:rPr>
+        <w:t>ubcontractanti propusi</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006D4534">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:val="ro-RO"/>
+        </w:rPr>
+        <w:t>;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0E3F07AA" w14:textId="77777777" w:rsidR="006D4534" w:rsidRPr="00B63DED" w:rsidRDefault="006D4534" w:rsidP="006D4534">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:val="ro-RO"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B63DED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:val="ro-RO"/>
+        </w:rPr>
+        <w:t xml:space="preserve">b) participarea in procesul de verificare/evaluare a </w:t>
+      </w:r>
+      <w:r w:rsidR="00B63DED" w:rsidRPr="00B63DED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:val="ro-RO"/>
+        </w:rPr>
+        <w:t>solicitărilor</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B63DED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:val="ro-RO"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> de participare/ofertelor a</w:t>
+      </w:r>
+      <w:r w:rsidR="00B63DED" w:rsidRPr="00B63DED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:val="ro-RO"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> unei persoane care este sot/sot</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B63DED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:val="ro-RO"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ie, ruda sau afin, </w:t>
+      </w:r>
+      <w:r w:rsidR="00B63DED" w:rsidRPr="00B63DED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:val="ro-RO"/>
+        </w:rPr>
+        <w:t>până</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B63DED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:val="ro-RO"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> la gradul al doilea inclusiv, cu persoane care fac parte din consillul de </w:t>
+      </w:r>
+      <w:r w:rsidR="00B63DED" w:rsidRPr="00B63DED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:val="ro-RO"/>
+        </w:rPr>
+        <w:t>administratie</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B63DED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:val="ro-RO"/>
+        </w:rPr>
+        <w:t>/organul de con</w:t>
+      </w:r>
+      <w:r w:rsidR="00B63DED" w:rsidRPr="00B63DED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:val="ro-RO"/>
+        </w:rPr>
+        <w:t>ducere sau de supervizare a unui</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B63DED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:val="ro-RO"/>
+        </w:rPr>
+        <w:t>a dintre ofertanti/candidati, terti sustinatori ori subcontractanti propusi;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1B9C86FE" w14:textId="77777777" w:rsidR="006D4534" w:rsidRPr="00B63DED" w:rsidRDefault="006D4534" w:rsidP="006D4534">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:val="ro-RO"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B63DED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:val="ro-RO"/>
+        </w:rPr>
+        <w:t xml:space="preserve">c) participarea in procesul de verificare/evaluare a </w:t>
+      </w:r>
+      <w:r w:rsidR="00B63DED" w:rsidRPr="00B63DED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:val="ro-RO"/>
+        </w:rPr>
+        <w:t xml:space="preserve">solicitărilor de participare/ofertelor a </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B63DED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:val="ro-RO"/>
+        </w:rPr>
+        <w:t xml:space="preserve">unei </w:t>
+      </w:r>
+      <w:r w:rsidR="00B63DED" w:rsidRPr="00B63DED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:val="ro-RO"/>
+        </w:rPr>
+        <w:t>persoane</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B63DED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:val="ro-RO"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> despre care se constata sau cu privire la care exista indicii rezonabile/informatii concrete ca poate avea, direct ori indirect, un interes personal, financiar, economic sau de alt natura, ori se </w:t>
+      </w:r>
+      <w:r w:rsidR="00B63DED" w:rsidRPr="00B63DED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:val="ro-RO"/>
+        </w:rPr>
+        <w:t>afla</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B63DED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:val="ro-RO"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> int</w:t>
+      </w:r>
+      <w:r w:rsidR="00B63DED" w:rsidRPr="00B63DED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:val="ro-RO"/>
+        </w:rPr>
+        <w:t>r-o alta situatie de natura sa î</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B63DED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:val="ro-RO"/>
+        </w:rPr>
+        <w:t>i afecteze independenta si impartialitatea pe parcursul procesului de evaluare;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3FB657BD" w14:textId="77777777" w:rsidR="006D4534" w:rsidRPr="00B63DED" w:rsidRDefault="006D4534" w:rsidP="006D4534">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:val="ro-RO"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B63DED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:val="ro-RO"/>
+        </w:rPr>
+        <w:t xml:space="preserve">d) situatia in care ofertantul individual/ofertantul asociat/candidatul/subcontractantul propus/tertul sustinator are drept membri in cadrul consiliului de administratie/organului de conducere sau de supervizare si/sau are actionari orl asociati semnificativi </w:t>
+      </w:r>
+      <w:r w:rsidR="00B63DED" w:rsidRPr="00B63DED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:val="ro-RO"/>
+        </w:rPr>
+        <w:t>persoane care sunt sot/sotie, rudă</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B63DED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:val="ro-RO"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> sau afin pâna la gradul al d</w:t>
+      </w:r>
+      <w:r w:rsidR="00B63DED" w:rsidRPr="00B63DED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:val="ro-RO"/>
+        </w:rPr>
+        <w:t xml:space="preserve">oilea inclusiv ori care se află </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B63DED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:val="ro-RO"/>
+        </w:rPr>
+        <w:t xml:space="preserve">in relatii comerciale cu </w:t>
+      </w:r>
+      <w:r w:rsidR="00B63DED" w:rsidRPr="00B63DED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:val="ro-RO"/>
+        </w:rPr>
+        <w:t>persoane</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B63DED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:val="ro-RO"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> cu functii de decizie in cadrul </w:t>
+      </w:r>
+      <w:r w:rsidR="00B63DED" w:rsidRPr="00B63DED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:val="ro-RO"/>
+        </w:rPr>
+        <w:t>autorității</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B63DED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:val="ro-RO"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> contractante sau al furnizorului de servicii de achizitie implicat in procedura de atribuire;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="30D6C230" w14:textId="77777777" w:rsidR="006D4534" w:rsidRPr="00B63DED" w:rsidRDefault="00B63DED" w:rsidP="006D4534">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:val="ro-RO"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B63DED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:val="ro-RO"/>
+        </w:rPr>
+        <w:t>e) situaț</w:t>
+      </w:r>
+      <w:r w:rsidR="006D4534" w:rsidRPr="00B63DED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:val="ro-RO"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ia in care ofertantul/candidatul a nominalizat printre principalele persoane desemnate pentru executarea contractului </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B63DED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:val="ro-RO"/>
+        </w:rPr>
+        <w:t>persoane</w:t>
+      </w:r>
+      <w:r w:rsidR="006D4534" w:rsidRPr="00B63DED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:val="ro-RO"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> care sunt sot/sotie, ruda sau afin pâna la gradul al doilea inclusiv ori care se afla in relatii comerciale cu </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B63DED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:val="ro-RO"/>
+        </w:rPr>
+        <w:t>persoane</w:t>
+      </w:r>
+      <w:r w:rsidR="006D4534" w:rsidRPr="00B63DED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:val="ro-RO"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> cu </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B63DED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:val="ro-RO"/>
+        </w:rPr>
+        <w:t>funcții</w:t>
+      </w:r>
+      <w:r w:rsidR="006D4534" w:rsidRPr="00B63DED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:val="ro-RO"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> de decizie in cadrul </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B63DED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:val="ro-RO"/>
+        </w:rPr>
+        <w:t>autorității</w:t>
+      </w:r>
+      <w:r w:rsidR="006D4534" w:rsidRPr="00B63DED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:val="ro-RO"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> contractante sau al furnizorului de servicii de achizitie implicat in procedura de atribuire. (2). In sensul </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B63DED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:val="ro-RO"/>
+        </w:rPr>
+        <w:t xml:space="preserve">dispozițiilor lit. d), prin </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B63DED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:val="ro-RO"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>acț</w:t>
+      </w:r>
+      <w:r w:rsidR="006D4534" w:rsidRPr="00B63DED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:val="ro-RO"/>
+        </w:rPr>
+        <w:t>ionar sau asociat semnif</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B63DED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:val="ro-RO"/>
+        </w:rPr>
+        <w:t>icativ se înț</w:t>
+      </w:r>
+      <w:r w:rsidR="006D4534" w:rsidRPr="00B63DED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:val="ro-RO"/>
+        </w:rPr>
+        <w:t xml:space="preserve">elege persona care </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B63DED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:val="ro-RO"/>
+        </w:rPr>
+        <w:t xml:space="preserve">exercită drepturi aferente unor acțiuni care, cumulate, reprezintă </w:t>
+      </w:r>
+      <w:r w:rsidR="006D4534" w:rsidRPr="00B63DED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:val="ro-RO"/>
+        </w:rPr>
+        <w:t>cel putin 10% din</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B63DED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:val="ro-RO"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> capitalul social sau il conferă</w:t>
+      </w:r>
+      <w:r w:rsidR="006D4534" w:rsidRPr="00B63DED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:val="ro-RO"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="006D4534">
-[...93 lines deleted...]
-      <w:r w:rsidRPr="006D4534">
+      <w:r w:rsidRPr="00B63DED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:val="ro-RO"/>
+        </w:rPr>
+        <w:t>deținătorul cel puț</w:t>
+      </w:r>
+      <w:r w:rsidR="006D4534" w:rsidRPr="00B63DED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:val="ro-RO"/>
+        </w:rPr>
+        <w:t>in 10% din totalul drepturilor de vot in adunarea generala.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5FBF4CDD" w14:textId="77777777" w:rsidR="006D4534" w:rsidRPr="00CC6371" w:rsidRDefault="00B63DED" w:rsidP="006D4534">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:val="ro-RO"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B63DED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:val="ro-RO"/>
+        </w:rPr>
+        <w:t>2. Subsemnatul/a ............................... declar că voi informa imediat autoritatea contractantă</w:t>
+      </w:r>
+      <w:r w:rsidR="006D4534" w:rsidRPr="00B63DED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:val="ro-RO"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> daca vor interveni </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B63DED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:val="ro-RO"/>
+        </w:rPr>
+        <w:t>modificări</w:t>
+      </w:r>
+      <w:r w:rsidR="006D4534" w:rsidRPr="00B63DED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:val="ro-RO"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> in prezenta </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B63DED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:val="ro-RO"/>
+        </w:rPr>
+        <w:t xml:space="preserve">declarație la orice punct pe </w:t>
+      </w:r>
+      <w:r w:rsidR="006D4534" w:rsidRPr="00B63DED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:val="ro-RO"/>
+        </w:rPr>
+        <w:t xml:space="preserve">parcursul </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B63DED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:val="ro-RO"/>
+        </w:rPr>
+        <w:t>derulării</w:t>
+      </w:r>
+      <w:r w:rsidR="006D4534" w:rsidRPr="00B63DED">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:val="ro-RO"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
-[...30 lines deleted...]
-      <w:r w:rsidRPr="006D4534">
+      <w:r w:rsidRPr="00B63DED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:val="ro-RO"/>
+        </w:rPr>
+        <w:t xml:space="preserve">contractului de achiziție </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CC6371">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:val="ro-RO"/>
+        </w:rPr>
+        <w:t>publică</w:t>
+      </w:r>
+      <w:r w:rsidR="006D4534" w:rsidRPr="00CC6371">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:val="ro-RO"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5E9552F1" w14:textId="77777777" w:rsidR="006D4534" w:rsidRDefault="006D4534" w:rsidP="006D4534">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:val="ro-RO"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CC6371">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:val="ro-RO"/>
+        </w:rPr>
+        <w:t xml:space="preserve">3. De asemenea, declar că </w:t>
+      </w:r>
+      <w:r w:rsidR="00CC6371" w:rsidRPr="00CC6371">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:val="ro-RO"/>
+        </w:rPr>
+        <w:t>informațiile</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CC6371">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:val="ro-RO"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> furnizate sunt complete si corecte in fiecare</w:t>
+      </w:r>
+      <w:r w:rsidR="00CC6371" w:rsidRPr="00CC6371">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:val="ro-RO"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> detaliu si inteleg că</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CC6371">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:val="ro-RO"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> autoritatea contractanta are dreptul d</w:t>
+      </w:r>
+      <w:r w:rsidR="00CC6371" w:rsidRPr="00CC6371">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:val="ro-RO"/>
+        </w:rPr>
+        <w:t>e a solicita, in scopul verificării si confirmă</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CC6371">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:val="ro-RO"/>
+        </w:rPr>
+        <w:t xml:space="preserve">rii documentelor care </w:t>
+      </w:r>
+      <w:r w:rsidR="00CC6371" w:rsidRPr="00CC6371">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:val="ro-RO"/>
+        </w:rPr>
+        <w:t>însoțește</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CC6371">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:val="ro-RO"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> oferta, orice Informati suplimentare.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5DAB6C7B" w14:textId="77777777" w:rsidR="00F22AB7" w:rsidRPr="00CC6371" w:rsidRDefault="00F22AB7" w:rsidP="006D4534">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:val="ro-RO"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2BFBA821" w14:textId="77777777" w:rsidR="006D4534" w:rsidRPr="00F22AB7" w:rsidRDefault="00CC6371" w:rsidP="006D4534">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:lang w:val="ro-RO"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F22AB7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:lang w:val="ro-RO"/>
+        </w:rPr>
+        <w:t>Data completă</w:t>
+      </w:r>
+      <w:r w:rsidR="006D4534" w:rsidRPr="00F22AB7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:lang w:val="ro-RO"/>
+        </w:rPr>
+        <w:t>rii:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7136E2FE" w14:textId="77777777" w:rsidR="006D4534" w:rsidRPr="00F22AB7" w:rsidRDefault="006D4534" w:rsidP="00CC6371">
+      <w:pPr>
+        <w:jc w:val="right"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:lang w:val="ro-RO"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F22AB7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:lang w:val="ro-RO"/>
+        </w:rPr>
+        <w:t>Operator economic,</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5340AE73" w14:textId="77777777" w:rsidR="000D69DD" w:rsidRPr="00F22AB7" w:rsidRDefault="006D4534" w:rsidP="00CC6371">
+      <w:pPr>
+        <w:jc w:val="right"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:lang w:val="ro-RO"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F22AB7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:lang w:val="ro-RO"/>
+        </w:rPr>
+        <w:t>(semnatura)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="02EB378F" w14:textId="77777777" w:rsidR="00206557" w:rsidRDefault="00206557" w:rsidP="00CC6371">
+      <w:pPr>
+        <w:jc w:val="right"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:val="ro-RO"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6A05A809" w14:textId="77777777" w:rsidR="00206557" w:rsidRDefault="00206557" w:rsidP="00CC6371">
+      <w:pPr>
+        <w:jc w:val="right"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:val="ro-RO"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5A39BBE3" w14:textId="77777777" w:rsidR="00206557" w:rsidRDefault="00206557" w:rsidP="00CC6371">
+      <w:pPr>
+        <w:jc w:val="right"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:val="ro-RO"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="41C8F396" w14:textId="77777777" w:rsidR="00206557" w:rsidRDefault="00206557" w:rsidP="00CC6371">
+      <w:pPr>
+        <w:jc w:val="right"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:val="ro-RO"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="72A3D3EC" w14:textId="77777777" w:rsidR="00206557" w:rsidRDefault="00206557" w:rsidP="00CC6371">
+      <w:pPr>
+        <w:jc w:val="right"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:val="ro-RO"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0D0B940D" w14:textId="77777777" w:rsidR="00206557" w:rsidRDefault="00206557" w:rsidP="00CC6371">
+      <w:pPr>
+        <w:jc w:val="right"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:val="ro-RO"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0E27B00A" w14:textId="77777777" w:rsidR="00206557" w:rsidRDefault="00206557" w:rsidP="00CC6371">
+      <w:pPr>
+        <w:jc w:val="right"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:val="ro-RO"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="60061E4C" w14:textId="77777777" w:rsidR="00206557" w:rsidRDefault="00206557" w:rsidP="00CC6371">
+      <w:pPr>
+        <w:jc w:val="right"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:val="ro-RO"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="44EAFD9C" w14:textId="77777777" w:rsidR="00206557" w:rsidRDefault="00206557" w:rsidP="00CC6371">
+      <w:pPr>
+        <w:jc w:val="right"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:val="ro-RO"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4B94D5A5" w14:textId="77777777" w:rsidR="00206557" w:rsidRDefault="00206557" w:rsidP="00CC6371">
+      <w:pPr>
+        <w:jc w:val="right"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:val="ro-RO"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3DEEC669" w14:textId="77777777" w:rsidR="00206557" w:rsidRDefault="00206557" w:rsidP="00CC6371">
+      <w:pPr>
+        <w:jc w:val="right"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:val="ro-RO"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3656B9AB" w14:textId="77777777" w:rsidR="00206557" w:rsidRDefault="00206557" w:rsidP="00CC6371">
+      <w:pPr>
+        <w:jc w:val="right"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:val="ro-RO"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="45FB0818" w14:textId="77777777" w:rsidR="00206557" w:rsidRDefault="00206557" w:rsidP="00CC6371">
+      <w:pPr>
+        <w:jc w:val="right"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:val="ro-RO"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="049F31CB" w14:textId="77777777" w:rsidR="00206557" w:rsidRDefault="00206557" w:rsidP="00CC6371">
+      <w:pPr>
+        <w:jc w:val="right"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:val="ro-RO"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="53128261" w14:textId="77777777" w:rsidR="00206557" w:rsidRDefault="00206557" w:rsidP="00CC6371">
+      <w:pPr>
+        <w:jc w:val="right"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:val="ro-RO"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="62486C05" w14:textId="77777777" w:rsidR="00206557" w:rsidRDefault="00206557" w:rsidP="00CC6371">
+      <w:pPr>
+        <w:jc w:val="right"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:val="ro-RO"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4101652C" w14:textId="77777777" w:rsidR="00206557" w:rsidRDefault="00206557" w:rsidP="00CC6371">
+      <w:pPr>
+        <w:jc w:val="right"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:val="ro-RO"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4B99056E" w14:textId="77777777" w:rsidR="00206557" w:rsidRDefault="00206557" w:rsidP="00CC6371">
+      <w:pPr>
+        <w:jc w:val="right"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:val="ro-RO"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1299C43A" w14:textId="77777777" w:rsidR="00206557" w:rsidRDefault="00206557" w:rsidP="00CC6371">
+      <w:pPr>
+        <w:jc w:val="right"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:val="ro-RO"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4DDBEF00" w14:textId="77777777" w:rsidR="00206557" w:rsidRDefault="00206557" w:rsidP="00CC6371">
+      <w:pPr>
+        <w:jc w:val="right"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:val="ro-RO"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3461D779" w14:textId="77777777" w:rsidR="00206557" w:rsidRDefault="00206557" w:rsidP="00CC6371">
+      <w:pPr>
+        <w:jc w:val="right"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:val="ro-RO"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3CF2D8B6" w14:textId="77777777" w:rsidR="00206557" w:rsidRDefault="00206557" w:rsidP="00CC6371">
+      <w:pPr>
+        <w:jc w:val="right"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:val="ro-RO"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0562CB0E" w14:textId="6A162C26" w:rsidR="00206557" w:rsidRDefault="00206557" w:rsidP="7F04281D">
+      <w:pPr>
+        <w:jc w:val="right"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:val="ro-RO"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="34CE0A41" w14:textId="77777777" w:rsidR="00206557" w:rsidRDefault="00206557" w:rsidP="00CC6371">
+      <w:pPr>
+        <w:jc w:val="right"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:val="ro-RO"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="24A5D05F" w14:textId="77777777" w:rsidR="00206557" w:rsidRDefault="00206557" w:rsidP="00206557">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:val="ro-RO"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00206557">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:val="ro-RO"/>
+        </w:rPr>
+        <w:t>OPERATOR ECONOMIC</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2D4C4241" w14:textId="77777777" w:rsidR="00206557" w:rsidRPr="00206557" w:rsidRDefault="00206557" w:rsidP="00206557">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:val="ro-RO"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:val="ro-RO"/>
+        </w:rPr>
+        <w:t>_________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5CE42FDE" w14:textId="77777777" w:rsidR="00206557" w:rsidRPr="00206557" w:rsidRDefault="00206557" w:rsidP="00206557">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:val="ro-RO"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00206557">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:val="ro-RO"/>
+        </w:rPr>
+        <w:t>(denumirea)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="00C3446C" w14:textId="77777777" w:rsidR="00206557" w:rsidRPr="00206557" w:rsidRDefault="00206557" w:rsidP="00206557">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:val="ro-RO"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00206557">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:val="ro-RO"/>
+        </w:rPr>
+        <w:t>Str.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:val="ro-RO"/>
+        </w:rPr>
+        <w:t>________________ Nr ____ Loc. __________</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4009B6AF" w14:textId="77777777" w:rsidR="00206557" w:rsidRPr="00206557" w:rsidRDefault="00206557" w:rsidP="00206557">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:val="ro-RO"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00206557">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:val="ro-RO"/>
+        </w:rPr>
+        <w:t>Telefon</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:val="ro-RO"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ____________Fax ___________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="47331706" w14:textId="77777777" w:rsidR="00206557" w:rsidRDefault="00206557" w:rsidP="00206557">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:val="ro-RO"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00206557">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:val="ro-RO"/>
+        </w:rPr>
+        <w:t>Nr.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:val="ro-RO"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ________/___________</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="62EBF3C5" w14:textId="77777777" w:rsidR="00904D59" w:rsidRPr="00206557" w:rsidRDefault="00904D59" w:rsidP="00206557">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:val="ro-RO"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="44119A03" w14:textId="77777777" w:rsidR="00206557" w:rsidRDefault="00206557" w:rsidP="00206557">
+      <w:pPr>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:lang w:val="ro-RO"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00206557">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:lang w:val="ro-RO"/>
+        </w:rPr>
+        <w:t>FORMULAR DE OFERTA</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6D98A12B" w14:textId="77777777" w:rsidR="00904D59" w:rsidRPr="00206557" w:rsidRDefault="00904D59" w:rsidP="00206557">
+      <w:pPr>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:lang w:val="ro-RO"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="41059AF3" w14:textId="77777777" w:rsidR="00206557" w:rsidRPr="00206557" w:rsidRDefault="00206557" w:rsidP="00206557">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:val="ro-RO"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00206557">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:val="ro-RO"/>
+        </w:rPr>
+        <w:t>Ofertantul</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:val="ro-RO"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> _____________________________ </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00206557">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:val="ro-RO"/>
+        </w:rPr>
+        <w:t>cu sediul in</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:val="ro-RO"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> _______________________, cod unic de î</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00206557">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:val="ro-RO"/>
+        </w:rPr>
+        <w:t>nregistrare</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:val="ro-RO"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> _________, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00206557">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:val="ro-RO"/>
         </w:rPr>
         <w:t>e</w:t>
       </w:r>
-      <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="006D4534">
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:val="ro-RO"/>
+        </w:rPr>
+        <w:t xml:space="preserve">-mail _______________,  </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00206557">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:val="ro-RO"/>
+        </w:rPr>
+        <w:t>tel.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:val="ro-RO"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> __________________,  </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00206557">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:val="ro-RO"/>
+        </w:rPr>
+        <w:t>fax..</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:val="ro-RO"/>
+        </w:rPr>
+        <w:t>________________</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00206557">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:val="ro-RO"/>
+        </w:rPr>
+        <w:t>, prin reprezentant imputernicit</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:val="ro-RO"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ______________________,  in legătură cu </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00206557">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:val="ro-RO"/>
+        </w:rPr>
+        <w:t>parti</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:val="ro-RO"/>
+        </w:rPr>
+        <w:t>ciparea la procedura de achiziți</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00206557">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:val="ro-RO"/>
+        </w:rPr>
+        <w:t>e publica organiz</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:val="ro-RO"/>
+        </w:rPr>
+        <w:t>ata de autoritatea contractantă comuna Livezeni conform Invitației de participare nr......./.................</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00206557">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:val="ro-RO"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:val="ro-RO"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> declaram pe propria raspundere </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00206557">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:val="ro-RO"/>
+        </w:rPr>
+        <w:t>c</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:val="ro-RO"/>
+        </w:rPr>
+        <w:t>ă</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00206557">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:val="ro-RO"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="138C62B7" w14:textId="77777777" w:rsidR="00206557" w:rsidRPr="00206557" w:rsidRDefault="00206557" w:rsidP="00206557">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:val="ro-RO"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:val="ro-RO"/>
+        </w:rPr>
+        <w:t xml:space="preserve">1. Ne oferim să prestăm servicii </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00206557">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:val="ro-RO"/>
+        </w:rPr>
+        <w:t>de acordare credit bancar in valoare de pan</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:val="ro-RO"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ă ___________________ la </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00206557">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:val="ro-RO"/>
+        </w:rPr>
+        <w:t>lei,</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2F2730CB" w14:textId="77777777" w:rsidR="00206557" w:rsidRPr="00206557" w:rsidRDefault="00206557" w:rsidP="00206557">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:val="ro-RO"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:val="ro-RO"/>
+        </w:rPr>
+        <w:t>pe o perioada de _____________ani, in conditille prevă</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00206557">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:val="ro-RO"/>
+        </w:rPr>
+        <w:t xml:space="preserve">zute in </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:val="ro-RO"/>
+        </w:rPr>
+        <w:t>Documentația</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00206557">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:val="ro-RO"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> de atribuire si in propunerea</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6640A671" w14:textId="77777777" w:rsidR="00206557" w:rsidRPr="00206557" w:rsidRDefault="00206557" w:rsidP="00206557">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:val="ro-RO"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:val="ro-RO"/>
+        </w:rPr>
+        <w:t>tehnica si financiară</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00206557">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:val="ro-RO"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, pentru costurile </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:val="ro-RO"/>
+        </w:rPr>
+        <w:t>menționate</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00206557">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:val="ro-RO"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> in </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:val="ro-RO"/>
+        </w:rPr>
+        <w:t>documentație</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00206557">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:val="ro-RO"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="11A82C44" w14:textId="77777777" w:rsidR="00206557" w:rsidRPr="00206557" w:rsidRDefault="00206557" w:rsidP="00206557">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:val="ro-RO"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:val="ro-RO"/>
+        </w:rPr>
+        <w:t>2. Ne angajm să</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00206557">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:val="ro-RO"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> mentinem </w:t>
+      </w:r>
+      <w:r w:rsidR="00904778">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:val="ro-RO"/>
+        </w:rPr>
+        <w:t>aceasta</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00206557">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:val="ro-RO"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ofert</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:val="ro-RO"/>
+        </w:rPr>
+        <w:t>a</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00206557">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:val="ro-RO"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
-[...178 lines deleted...]
-      <w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:val="ro-RO"/>
+        </w:rPr>
+        <w:t>valabilă</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00206557">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:val="ro-RO"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> pentru o durata de </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:val="ro-RO"/>
+        </w:rPr>
+        <w:t xml:space="preserve">_________ </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00206557">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:val="ro-RO"/>
+        </w:rPr>
+        <w:t xml:space="preserve">zile, respectiv </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:val="ro-RO"/>
+        </w:rPr>
+        <w:t xml:space="preserve">până la data de _______________ (ziua/luna/anul), si ea va ramâne obligatorie </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00206557">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:val="ro-RO"/>
+        </w:rPr>
+        <w:t>pentru noi si poate fi acceptata oricând inainte de expirarea perioadei de valabilitate.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7D90154C" w14:textId="77777777" w:rsidR="00206557" w:rsidRPr="00206557" w:rsidRDefault="00206557" w:rsidP="00206557">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:val="ro-RO"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00206557">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:val="ro-RO"/>
+        </w:rPr>
+        <w:t xml:space="preserve">3. Pana la </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:val="ro-RO"/>
+        </w:rPr>
+        <w:t>încheierea</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00206557">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:val="ro-RO"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> si semnarea contractului de </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:val="ro-RO"/>
+        </w:rPr>
+        <w:t>achiziție publica, această oferta, împreună cu comunicarea transmisă</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00206557">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:val="ro-RO"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> de </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:val="ro-RO"/>
+        </w:rPr>
+        <w:t>dumneavoastră</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00206557">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:val="ro-RO"/>
+        </w:rPr>
+        <w:t>, prin care oferta noastr</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:val="ro-RO"/>
+        </w:rPr>
+        <w:t>ă este stabilită</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00206557">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:val="ro-RO"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
-[...31 lines deleted...]
-      <w:r w:rsidRPr="006D4534">
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:val="ro-RO"/>
+        </w:rPr>
+        <w:t>câștigătoare</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00206557">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:val="ro-RO"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, vor constitui un contract angajant intre </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:val="ro-RO"/>
+        </w:rPr>
+        <w:t>noi</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00206557">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:val="ro-RO"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="684B5113" w14:textId="77777777" w:rsidR="00206557" w:rsidRDefault="00206557" w:rsidP="00206557">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:val="ro-RO"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00206557">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:val="ro-RO"/>
+        </w:rPr>
+        <w:t xml:space="preserve">4. Ne </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:val="ro-RO"/>
+        </w:rPr>
+        <w:t>angajăm</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00206557">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:val="ro-RO"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ca, in cazul in care oferta </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:val="ro-RO"/>
+        </w:rPr>
+        <w:t>noastră</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00206557">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:val="ro-RO"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> este stabilita </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:val="ro-RO"/>
+        </w:rPr>
+        <w:t>câștigătoare</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00206557">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:val="ro-RO"/>
+        </w:rPr>
+        <w:t>, s</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:val="ro-RO"/>
+        </w:rPr>
+        <w:t>ă punem la dispoziț</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00206557">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:val="ro-RO"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ia </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:val="ro-RO"/>
+        </w:rPr>
+        <w:t>autorității</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00206557">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:val="ro-RO"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> contractante linia de </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:val="ro-RO"/>
+        </w:rPr>
+        <w:t>finanțare</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00206557">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:val="ro-RO"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> pe </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:val="ro-RO"/>
+        </w:rPr>
+        <w:t>toată</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00206557">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:val="ro-RO"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> durata perioadei de trageri.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2946DB82" w14:textId="77777777" w:rsidR="00206557" w:rsidRPr="00206557" w:rsidRDefault="00206557" w:rsidP="00206557">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:val="ro-RO"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5997CC1D" w14:textId="77777777" w:rsidR="00206557" w:rsidRDefault="00206557" w:rsidP="00206557">
+      <w:pPr>
+        <w:jc w:val="right"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:val="ro-RO"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="10F23E42" w14:textId="77777777" w:rsidR="00206557" w:rsidRPr="00904D59" w:rsidRDefault="00206557" w:rsidP="00206557">
+      <w:pPr>
+        <w:jc w:val="right"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:lang w:val="ro-RO"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00904D59">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:lang w:val="ro-RO"/>
+        </w:rPr>
+        <w:t>Operator economic,</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="38E56537" w14:textId="77777777" w:rsidR="00206557" w:rsidRPr="00904D59" w:rsidRDefault="00206557" w:rsidP="00206557">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:lang w:val="ro-RO"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00904D59">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:lang w:val="ro-RO"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>Data,</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3FE9F23F" w14:textId="34E103CF" w:rsidR="00904D59" w:rsidRDefault="00904D59" w:rsidP="7F04281D">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:val="ro-RO"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1F72F646" w14:textId="77777777" w:rsidR="00904D59" w:rsidRDefault="00904D59" w:rsidP="00904D59">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:val="ro-RO"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0C130B48" w14:textId="77777777" w:rsidR="00904D59" w:rsidRDefault="00904D59" w:rsidP="00904D59">
+      <w:pPr>
+        <w:jc w:val="right"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:lang w:val="ro-RO"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:lang w:val="ro-RO"/>
+        </w:rPr>
+        <w:t>Anexa ne. 1 la Formularul de ofertă</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7166CFE1" w14:textId="77777777" w:rsidR="00904D59" w:rsidRDefault="00904D59" w:rsidP="00904D59">
+      <w:pPr>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:lang w:val="ro-RO"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:lang w:val="ro-RO"/>
+        </w:rPr>
+        <w:t>Fișa împrumutului</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="08CE6F91" w14:textId="77777777" w:rsidR="00904D59" w:rsidRPr="00904D59" w:rsidRDefault="00904D59" w:rsidP="00904D59">
+      <w:pPr>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:lang w:val="ro-RO"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="50813CCF" w14:textId="77777777" w:rsidR="00904D59" w:rsidRPr="00904D59" w:rsidRDefault="00904D59" w:rsidP="00904D59">
+      <w:pPr>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:lang w:val="ro-RO"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00904D59">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:lang w:val="ro-RO"/>
+        </w:rPr>
+        <w:t>PENTRU SERVIC</w:t>
+      </w:r>
+      <w:r w:rsidR="00904778">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:lang w:val="ro-RO"/>
+        </w:rPr>
+        <w:t>I</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00904D59">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:lang w:val="ro-RO"/>
+        </w:rPr>
+        <w:t>I DE ACORDARE CREDIT BANCAR</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0966E1B0" w14:textId="77777777" w:rsidR="00904D59" w:rsidRPr="00904D59" w:rsidRDefault="00904D59" w:rsidP="00904D59">
+      <w:pPr>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:lang w:val="ro-RO"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00904D59">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:lang w:val="ro-RO"/>
+        </w:rPr>
+        <w:t>IN VALOARE DE MAXIM............</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4B250829" w14:textId="77777777" w:rsidR="00904D59" w:rsidRPr="00904D59" w:rsidRDefault="00904D59" w:rsidP="00904D59">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:u w:val="single"/>
+          <w:lang w:val="ro-RO"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00904D59">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:u w:val="single"/>
+          <w:lang w:val="ro-RO"/>
+        </w:rPr>
+        <w:t>1. Dobânda propusa</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7C093648" w14:textId="77777777" w:rsidR="00904D59" w:rsidRPr="00904D59" w:rsidRDefault="00904D59" w:rsidP="00904D59">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:lang w:val="ro-RO"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00904D59">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:lang w:val="ro-RO"/>
+        </w:rPr>
+        <w:t>Formula de calcul a dobânzii, exprimata in procente pe an:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1D6486A3" w14:textId="77777777" w:rsidR="00904D59" w:rsidRPr="00904D59" w:rsidRDefault="00904D59" w:rsidP="00904D59">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:lang w:val="ro-RO"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00904D59">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:lang w:val="ro-RO"/>
+        </w:rPr>
+        <w:t>ROBOR</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00904D59">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:vertAlign w:val="subscript"/>
+          <w:lang w:val="ro-RO"/>
+        </w:rPr>
+        <w:t>6M</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00904D59">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:lang w:val="ro-RO"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> + X %</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3E108340" w14:textId="77777777" w:rsidR="00904D59" w:rsidRPr="00904D59" w:rsidRDefault="00904D59" w:rsidP="00904D59">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:val="ro-RO"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00904D59">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:val="ro-RO"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Formula de calcul a </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:val="ro-RO"/>
+        </w:rPr>
+        <w:t>dobânzii</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00904D59">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:val="ro-RO"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> percepute de </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:val="ro-RO"/>
+        </w:rPr>
+        <w:t>bancă</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00904D59">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:val="ro-RO"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> va </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:val="ro-RO"/>
+        </w:rPr>
+        <w:t>rămâne</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00904D59">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:val="ro-RO"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> neschimbat</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:val="ro-RO"/>
+        </w:rPr>
+        <w:t>ă</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00904D59">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:val="ro-RO"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> pe </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:val="ro-RO"/>
+        </w:rPr>
+        <w:t>întreaga</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00904D59">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:val="ro-RO"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> perioada de derulare a contractului de credit.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="68D2EE07" w14:textId="77777777" w:rsidR="00904D59" w:rsidRPr="00904D59" w:rsidRDefault="00904D59" w:rsidP="00904D59">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:val="ro-RO"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00904D59">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:val="ro-RO"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Termenul X va fi exprimat ca </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:val="ro-RO"/>
+        </w:rPr>
+        <w:t>număr</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00904D59">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:val="ro-RO"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
-[...2487 lines deleted...]
-      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:val="ro-RO"/>
+        </w:rPr>
+        <w:t>rațional</w:t>
+      </w:r>
       <w:r w:rsidRPr="00904D59">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-          <w:b/>
-[...13 lines deleted...]
-      </w:pPr>
+          <w:lang w:val="ro-RO"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> fix </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:val="ro-RO"/>
+        </w:rPr>
+        <w:t>reprezentând</w:t>
+      </w:r>
       <w:r w:rsidRPr="00904D59">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-          <w:b/>
-[...95 lines deleted...]
-      </w:pPr>
+          <w:lang w:val="ro-RO"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> procente pe an si va </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:val="ro-RO"/>
+        </w:rPr>
+        <w:t>rămâne</w:t>
+      </w:r>
       <w:r w:rsidRPr="00904D59">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-          <w:b/>
-[...10 lines deleted...]
-        <w:t>I</w:t>
+          <w:lang w:val="ro-RO"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> neschimbat pe </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:val="ro-RO"/>
+        </w:rPr>
+        <w:t>întreaga</w:t>
       </w:r>
       <w:r w:rsidRPr="00904D59">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-          <w:b/>
-[...13 lines deleted...]
-      </w:pPr>
+          <w:lang w:val="ro-RO"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> perioada de derulare a contractului de credit:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="23F80ED8" w14:textId="77777777" w:rsidR="00904D59" w:rsidRPr="00904D59" w:rsidRDefault="00904D59" w:rsidP="00904D59">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:val="ro-RO"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:val="ro-RO"/>
+        </w:rPr>
+        <w:t>X %                                                                                                                                                   ______</w:t>
+      </w:r>
       <w:r w:rsidRPr="00904D59">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-          <w:b/>
-[...269 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:val="ro-RO"/>
         </w:rPr>
         <w:t>%</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00904D59" w:rsidRPr="00904D59" w:rsidRDefault="00904D59" w:rsidP="00904D59">
+    <w:p w14:paraId="0C6D0241" w14:textId="77777777" w:rsidR="00904D59" w:rsidRPr="00904D59" w:rsidRDefault="00904D59" w:rsidP="00904D59">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:u w:val="single"/>
           <w:lang w:val="ro-RO"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00904D59">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:u w:val="single"/>
           <w:lang w:val="ro-RO"/>
         </w:rPr>
         <w:t>2. Costurile serviciilor bancare aferente creditului:</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4675"/>
         <w:gridCol w:w="4675"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00904D59" w:rsidTr="00904D59">
+      <w:tr w:rsidR="00904D59" w14:paraId="70AAAC60" w14:textId="77777777" w:rsidTr="00904D59">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4675" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00904D59" w:rsidRDefault="00904D59" w:rsidP="00904D59">
+          <w:p w14:paraId="6D59873B" w14:textId="77777777" w:rsidR="00904D59" w:rsidRDefault="00904D59" w:rsidP="00904D59">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:val="ro-RO"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:val="ro-RO"/>
               </w:rPr>
               <w:t>Taxe și comisioane inițiale (care se percep la acordarea creditului bancar)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4675" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00904D59" w:rsidRDefault="00904D59" w:rsidP="00904D59">
+          <w:p w14:paraId="61CDCEAD" w14:textId="77777777" w:rsidR="00904D59" w:rsidRDefault="00904D59" w:rsidP="00904D59">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:val="ro-RO"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00904D59" w:rsidTr="00904D59">
+      <w:tr w:rsidR="00904D59" w14:paraId="001EC3D1" w14:textId="77777777" w:rsidTr="00904D59">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4675" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00904D59" w:rsidRDefault="00904D59" w:rsidP="00904D59">
+          <w:p w14:paraId="39649B55" w14:textId="77777777" w:rsidR="00904D59" w:rsidRDefault="00904D59" w:rsidP="00904D59">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:val="ro-RO"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:val="ro-RO"/>
               </w:rPr>
               <w:t>Taxe și comisioane anuale (care se percep pe parcursul derulării creditului bancar)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4675" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00904D59" w:rsidRDefault="00904D59" w:rsidP="00904D59">
+          <w:p w14:paraId="6BB9E253" w14:textId="77777777" w:rsidR="00904D59" w:rsidRDefault="00904D59" w:rsidP="00904D59">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:val="ro-RO"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00904D59" w:rsidTr="00904D59">
+      <w:tr w:rsidR="00904D59" w14:paraId="72B6E3FB" w14:textId="77777777" w:rsidTr="00904D59">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4675" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00904D59" w:rsidRDefault="00904D59" w:rsidP="00904D59">
+          <w:p w14:paraId="0864F6E5" w14:textId="77777777" w:rsidR="00904D59" w:rsidRDefault="00904D59" w:rsidP="00904D59">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:val="ro-RO"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:val="ro-RO"/>
               </w:rPr>
               <w:t>Alte costuri și comisioane percepute de către bancă, exclusiv dobânda și rambursarea ratelor</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4675" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00904D59" w:rsidRDefault="00904D59" w:rsidP="00904D59">
+          <w:p w14:paraId="23DE523C" w14:textId="77777777" w:rsidR="00904D59" w:rsidRDefault="00904D59" w:rsidP="00904D59">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:val="ro-RO"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="00904D59" w:rsidRPr="00904D59" w:rsidRDefault="00904D59" w:rsidP="00904D59">
+    <w:p w14:paraId="550E37F1" w14:textId="77777777" w:rsidR="00904D59" w:rsidRPr="00904D59" w:rsidRDefault="00904D59" w:rsidP="00904D59">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:lang w:val="ro-RO"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00904D59">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:lang w:val="ro-RO"/>
         </w:rPr>
         <w:t>Vă rugăm să specificați numai costurile percepute de către ofertant, care cad în sarcina autorității contractante!</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00904D59" w:rsidRPr="00904D59" w:rsidRDefault="00904D59" w:rsidP="00904D59">
+    <w:p w14:paraId="79E17ED1" w14:textId="77777777" w:rsidR="00904D59" w:rsidRPr="00904D59" w:rsidRDefault="00904D59" w:rsidP="00904D59">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:lang w:val="ro-RO"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00904D59">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:lang w:val="ro-RO"/>
         </w:rPr>
         <w:t>Acest formular are 1 (una) pagini si reprezintă o ofertă fermă si pe deplin angajanta.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00904D59" w:rsidRDefault="00904D59" w:rsidP="00904D59">
+    <w:p w14:paraId="52E56223" w14:textId="77777777" w:rsidR="00904D59" w:rsidRDefault="00904D59" w:rsidP="00904D59">
       <w:pPr>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:val="ro-RO"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00904D59" w:rsidRDefault="00904D59" w:rsidP="00904D59">
+    <w:p w14:paraId="07547A01" w14:textId="77777777" w:rsidR="00904D59" w:rsidRDefault="00904D59" w:rsidP="00904D59">
       <w:pPr>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:val="ro-RO"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00904D59" w:rsidRPr="00904D59" w:rsidRDefault="00904D59" w:rsidP="00904D59">
+    <w:p w14:paraId="64BAA1A9" w14:textId="77777777" w:rsidR="00904D59" w:rsidRPr="00904D59" w:rsidRDefault="00904D59" w:rsidP="00904D59">
       <w:pPr>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:lang w:val="ro-RO"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00206557">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:val="ro-RO"/>
         </w:rPr>
         <w:t>Operator economic,</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00904D59" w:rsidRPr="00904D59" w:rsidRDefault="00904D59" w:rsidP="00904D59">
+    <w:p w14:paraId="5D5616DA" w14:textId="77777777" w:rsidR="00904D59" w:rsidRPr="00904D59" w:rsidRDefault="00904D59" w:rsidP="00904D59">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:lang w:val="ro-RO"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00904D59">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:lang w:val="ro-RO"/>
         </w:rPr>
         <w:t>Data,</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00904D59" w:rsidRPr="006D4534" w:rsidRDefault="00904D59" w:rsidP="00904D59">
+    <w:p w14:paraId="5043CB0F" w14:textId="77777777" w:rsidR="00904D59" w:rsidRPr="006D4534" w:rsidRDefault="00904D59" w:rsidP="00904D59">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:val="ro-RO"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="00904D59" w:rsidRPr="006D4534">
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
+  <w:font w:name="Segoe UI">
+    <w:panose1 w:val="020B0502040204020203"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C000E47F" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se">
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
+  <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00513820"/>
+    <w:rsid w:val="00085906"/>
     <w:rsid w:val="000D69DD"/>
     <w:rsid w:val="00206557"/>
+    <w:rsid w:val="002C2FCE"/>
+    <w:rsid w:val="003E0241"/>
     <w:rsid w:val="00513820"/>
+    <w:rsid w:val="00622089"/>
     <w:rsid w:val="006D4534"/>
     <w:rsid w:val="007B7048"/>
+    <w:rsid w:val="007C68FB"/>
     <w:rsid w:val="00904778"/>
     <w:rsid w:val="00904D59"/>
     <w:rsid w:val="00B63DED"/>
     <w:rsid w:val="00CC6371"/>
+    <w:rsid w:val="00E34CBF"/>
     <w:rsid w:val="00F22AB7"/>
+    <w:rsid w:val="00F653C7"/>
+    <w:rsid w:val="44F1D16A"/>
+    <w:rsid w:val="72FEA283"/>
+    <w:rsid w:val="7E2F309D"/>
+    <w:rsid w:val="7F04281D"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w14:docId w14:val="05711990"/>
   <w15:chartTrackingRefBased/>
   <w15:docId w15:val="{3BA1512D-3D18-4912-8BF8-7DA204902A72}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
-  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="371">
+  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
@@ -4354,50 +3527,55 @@
     <w:lsdException w:name="List Table 4 Accent 3" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 3" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 3" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 3" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 4" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 4" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
+    <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="DefaultParagraphFont">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="TableNormal">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
@@ -4405,55 +3583,78 @@
   <w:style w:type="numbering" w:default="1" w:styleId="NoList">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:styleId="TableGrid">
     <w:name w:val="Table Grid"/>
     <w:basedOn w:val="TableNormal"/>
     <w:uiPriority w:val="39"/>
     <w:rsid w:val="00904D59"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:tblPr>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
       </w:tblBorders>
     </w:tblPr>
   </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="paragraph">
+    <w:name w:val="paragraph"/>
+    <w:basedOn w:val="Normal"/>
+    <w:rsid w:val="007C68FB"/>
+    <w:pPr>
+      <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="normaltextrun">
+    <w:name w:val="normaltextrun"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:rsid w:val="007C68FB"/>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="eop">
+    <w:name w:val="eop"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:rsid w:val="007C68FB"/>
+  </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
@@ -4685,69 +3886,69 @@
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>4</Pages>
-  <Words>986</Words>
-  <Characters>5625</Characters>
+  <Words>1040</Words>
+  <Characters>6032</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>46</Lines>
-  <Paragraphs>13</Paragraphs>
+  <Lines>50</Lines>
+  <Paragraphs>14</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>6598</CharactersWithSpaces>
+  <CharactersWithSpaces>7058</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Szasz Reka-Kinga</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>